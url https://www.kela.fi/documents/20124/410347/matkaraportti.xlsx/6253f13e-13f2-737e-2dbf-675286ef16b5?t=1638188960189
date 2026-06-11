--- v0 (2025-11-04)
+++ v1 (2026-06-11)
@@ -1,229 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml" PartName="/xl/calcChain.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <mc:AlternateContent>
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\j431jvf\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED5F7167-6764-422B-B860-7DAD7F524F07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="90" windowWidth="18200" windowHeight="10040" activeTab="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="malli" sheetId="1" r:id="rId1"/>
     <sheet name="laskelma" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D35" i="1" l="1"/>
   <c r="D37" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="48">
   <si>
     <t xml:space="preserve">Matkaraportti </t>
   </si>
   <si>
     <t>Päiväys ja laatijan nimi</t>
   </si>
   <si>
+    <t>10.3.2021 Tiina Tulkki</t>
+  </si>
+  <si>
     <t>Tilausnumero</t>
   </si>
   <si>
-    <t>15.9.2021 Tiina Tulkki</t>
-[...1 lines deleted...]
-  <si>
     <t>TL1234567</t>
   </si>
   <si>
     <t>Ajankohta</t>
   </si>
   <si>
-    <t>5.10.-7.10.2021</t>
+    <t>5.3.-7.3.2021</t>
   </si>
   <si>
     <t>Matkan tarkoitus ja kohdemaa</t>
   </si>
   <si>
     <t>Kuurosokeiden syyskokous Tanska</t>
   </si>
   <si>
     <t>Palveluntuottaja</t>
   </si>
   <si>
     <t>Matin tulkkaus Oy</t>
   </si>
   <si>
     <t>Osoite tai lähtöpiste</t>
   </si>
   <si>
     <t>Peltolantie 3, Turku</t>
   </si>
   <si>
+    <t>Matkaerittely (vai kuluerittely)</t>
+  </si>
+  <si>
     <t>Matkan kesto ja matkakulut päivärahojen laskemista varten</t>
   </si>
   <si>
     <t>Päivämäärä</t>
   </si>
   <si>
+    <t>Matkan alkamisajankohta</t>
+  </si>
+  <si>
+    <t>Matkan päättymisajankohta</t>
+  </si>
+  <si>
     <t>Matkareitti</t>
   </si>
   <si>
     <t>Kulkuneuvo</t>
   </si>
   <si>
     <t>Kulut euroina</t>
   </si>
   <si>
     <t>Peltolantie 3, Turku -Turun lentoasema</t>
   </si>
   <si>
     <t>bussi</t>
   </si>
   <si>
-    <t>Matkan alkamisajankohta</t>
-[...5 lines deleted...]
-    <t>Matkaerittely (vai kuluerittely)</t>
+    <t>Turku-Kööpenhamina</t>
+  </si>
+  <si>
+    <t>lento</t>
+  </si>
+  <si>
+    <t>Kööpenhamina, lentoasema- Hotel Scandic</t>
+  </si>
+  <si>
+    <t>Hotel Scandic- Kööpenhamina, lentoasema</t>
+  </si>
+  <si>
+    <t>Kööpenhamina - Turku</t>
+  </si>
+  <si>
+    <t>Turku, lentoasema - Peltolantie 3, Turku</t>
   </si>
   <si>
     <t>Muut matkakulut</t>
   </si>
   <si>
-    <t>Retkimakus, DKK 100</t>
+    <t>Kululaji</t>
+  </si>
+  <si>
+    <t>Retkimaksu, DKK 100</t>
   </si>
   <si>
     <t>Majoitus 5.3.-7.3.2021, 120 euroa yö</t>
   </si>
   <si>
-    <t>Kululaji</t>
-[...1 lines deleted...]
-  <si>
     <t>Päivärahat</t>
   </si>
   <si>
     <t>Maa</t>
   </si>
   <si>
     <t>Päivärahojen lukumäärä</t>
   </si>
   <si>
     <t>Yksikköhinta</t>
   </si>
   <si>
+    <t>Tanska (kaksi täyttä matkavuorokautta ja viimeinen vuorokausi 65%)</t>
+  </si>
+  <si>
     <t>Yhteensä</t>
   </si>
   <si>
     <t>Huomautukset</t>
   </si>
   <si>
     <t>Alkuperäinen valuutta DKK, käytetty kurssi 1 euro = 7,456 DKK</t>
   </si>
   <si>
     <t>Ohjeita</t>
   </si>
   <si>
+    <t>Ulkomaan päivärahojen määrä riippuu matkan kestosta.</t>
+  </si>
+  <si>
+    <t>Tositteet (kopiot) yli 50 € kuluista liitetään mukaan laskuun.</t>
+  </si>
+  <si>
     <t>Lennon kokonaishinta mainitaan menomatkan yhteydessä.</t>
   </si>
   <si>
-    <t>Ulkomaan päivärahojen määrä riippuu matkan kestosta.</t>
-[...29 lines deleted...]
-    <t>Tanska (kaksi täyttä matkavuorokautta ja viimeinen vuorokausi 65%)</t>
+    <t>Jos valuuttana on jokin muu kuin euro, niin summa mainitaan euroina ja kurssi kirjataan Huomautukset-kohtaan.</t>
+  </si>
+  <si>
+    <t>Ulkomaan päivärahojen laskemisessa ja maksamisessa noudatetaan Valtion matkustussääntöä.</t>
   </si>
   <si>
     <t xml:space="preserve">Matkaerittely </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="0"/>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -266,129 +281,126 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId4" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId5" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId6" Target="calcChain.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain"/><Relationship Id="rId7" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId8" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId9" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kela">
   <a:themeElements>
     <a:clrScheme name="Mukautettu 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="003580"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="003580"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="009CDB"/>
       </a:accent2>
       <a:accent3>
@@ -640,516 +652,514 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:custClrLst>
     <a:custClr name="RED">
       <a:srgbClr val="9E0426"/>
     </a:custClr>
     <a:custClr name="Blue">
       <a:srgbClr val="006F84"/>
     </a:custClr>
     <a:custClr name="Lila">
       <a:srgbClr val="662584"/>
     </a:custClr>
     <a:custClr name="Orange">
       <a:srgbClr val="F15B23"/>
     </a:custClr>
     <a:custClr name="Pink">
       <a:srgbClr val="EE145B"/>
     </a:custClr>
     <a:custClr name="Light Blue">
       <a:srgbClr val="6DCFF6"/>
     </a:custClr>
   </a:custClrLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F45"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="33.58203125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="1"/>
+    <col min="1" max="1" customWidth="true" style="1" width="33.58203125"/>
+    <col min="2" max="2" customWidth="true" style="1" width="37.58203125"/>
+    <col min="3" max="3" customWidth="true" style="1" width="28.5"/>
+    <col min="4" max="4" customWidth="true" style="1" width="39.5"/>
+    <col min="5" max="5" customWidth="true" style="1" width="15.25"/>
+    <col min="6" max="6" customWidth="true" style="1" width="13.5"/>
+    <col min="7" max="16384" style="1" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="32" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" ht="32.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="8" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="6" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="12">
         <v>44260</v>
       </c>
       <c r="B13" s="13">
         <v>0.22916666666666666</v>
       </c>
       <c r="C13" s="13">
         <v>0.25</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F13" s="15">
         <v>2.7</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14" s="14"/>
       <c r="B14" s="13">
         <v>0.32291666666666669</v>
       </c>
       <c r="C14" s="13">
         <v>0.36458333333333331</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="F14" s="15">
         <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" s="14"/>
       <c r="B15" s="13">
         <v>0.39583333333333331</v>
       </c>
       <c r="C15" s="13">
         <v>0.41666666666666669</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F15" s="15">
         <v>5.5</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16" s="12">
         <v>44262</v>
       </c>
       <c r="B16" s="13">
         <v>0.625</v>
       </c>
       <c r="C16" s="13">
         <v>0.64583333333333337</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F16" s="15">
         <v>5.5</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" s="12"/>
       <c r="B17" s="13">
         <v>0.70833333333333337</v>
       </c>
       <c r="C17" s="13">
         <v>0.75</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="F17" s="15"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" s="14"/>
       <c r="B18" s="13">
         <v>0.76041666666666663</v>
       </c>
       <c r="C18" s="13">
         <v>0.78125</v>
       </c>
       <c r="D18" s="14" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="E18" s="14" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F18" s="15">
         <v>2.7</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="2" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>13.41</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B23" s="7">
         <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="2"/>
       <c r="B24" s="7"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="2"/>
       <c r="B25" s="7"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="2"/>
       <c r="B26" s="7"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A30" s="24" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B30" s="7">
         <v>2.65</v>
       </c>
       <c r="C30" s="7">
         <v>69</v>
       </c>
       <c r="D30" s="7">
         <v>182.85</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" s="2"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="2"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" s="2"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
     </row>
     <row r="35" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C35" s="9" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D35" s="22">
         <f>SUM(F13:F18,B22:B26,D30:D33)</f>
         <v>802.66</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="16" thickTop="1" x14ac:dyDescent="0.35"/>
     <row r="37" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A37" s="10" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B37" s="5"/>
     </row>
-    <row r="38" spans="1:4" ht="60.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:4" ht="60.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="11" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43" s="1" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H46"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.83203125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="1"/>
+    <col min="1" max="1" customWidth="true" style="1" width="21.83203125"/>
+    <col min="2" max="2" customWidth="true" style="1" width="54.33203125"/>
+    <col min="3" max="3" customWidth="true" style="1" width="20.33203125"/>
+    <col min="4" max="4" customWidth="true" style="1" width="25.58203125"/>
+    <col min="5" max="5" customWidth="true" style="1" width="12.58203125"/>
+    <col min="6" max="6" customWidth="true" style="1" width="14.08203125"/>
+    <col min="7" max="16384" style="1" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" s="3"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="3"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="31" x14ac:dyDescent="0.35">
       <c r="A12" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="20" t="s">
-[...12 lines deleted...]
-    <row r="13" spans="1:8" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="13" spans="1:8" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="12"/>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="21"/>
       <c r="E13" s="14"/>
       <c r="F13" s="23">
         <v>0</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
     </row>
     <row r="14" spans="1:8" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="14"/>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="21"/>
       <c r="E14" s="14"/>
       <c r="F14" s="23"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A15" s="14"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="21"/>
       <c r="E15" s="14"/>
@@ -1175,242 +1185,414 @@
       <c r="A18" s="12"/>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="21"/>
       <c r="E18" s="14"/>
       <c r="F18" s="23"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="12"/>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="21"/>
       <c r="E19" s="14"/>
       <c r="F19" s="23"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" s="14"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="21"/>
       <c r="E20" s="14"/>
       <c r="F20" s="23"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="2"/>
       <c r="B24" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="2"/>
       <c r="B25" s="7"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="2"/>
       <c r="B26" s="7"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="2"/>
       <c r="B27" s="7"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="2"/>
       <c r="B28" s="7"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" s="8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="2"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="23"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" s="2"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="23"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A34" s="2"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="23"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A35" s="2"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="23"/>
     </row>
     <row r="37" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C37" s="9" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D37" s="22">
         <f>SUM(F13:F20,B24:B28,D32:D35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="16" thickTop="1" x14ac:dyDescent="0.35"/>
     <row r="39" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="26"/>
+      <c r="A39" s="4" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="40" spans="1:4" ht="118.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="27"/>
-      <c r="B40" s="28"/>
+      <c r="A40" s="25"/>
+      <c r="B40" s="26"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44" s="1" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A46" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="4c5c86b2-34ba-4440-84a3-2847672c608a" ContentTypeId="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00104209A661E54CD587BC7C170A805A75002DF000B45F04491AAD572C387F6B60E0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101000B0A4154BCA47A4EB8C5D03ACDD1BFC6" ma:contentTypeVersion="3" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="829f5c7d6bca514ef94a7eeb61a0119b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28d5f0a3-ab75-4f37-b21c-c5486e890318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0963ef020957de5f18d3ab6cd00772b" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Value>227</Value>
+      <Value>229</Value>
+      <Value>17</Value>
+      <Value>9</Value>
+    </TaxCatchAll>
+    <j875f3fda00345e6808e9e260f685289 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Liitteet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b76afbb6-c058-46e3-95c1-0abd86d729e1</TermId>
+        </TermInfo>
+      </Terms>
+    </j875f3fda00345e6808e9e260f685289>
+    <l284e851add84855ab4a13e805c1c02b xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Sopimuskausi</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">460567e6-a64c-452c-84b4-e52d3ffade8d</TermId>
+        </TermInfo>
+      </Terms>
+    </l284e851add84855ab4a13e805c1c02b>
+    <je38d6a6b76c4a24843bec5179df8dbe xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </je38d6a6b76c4a24843bec5179df8dbe>
+    <KelaPaivamaara xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318" xsi:nil="true"/>
+    <KelaArkistoitu xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">false</KelaArkistoitu>
+    <hfc18b29aed44339bbdc39df31ab0fbf xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </hfc18b29aed44339bbdc39df31ab0fbf>
+    <KelaKuvaus xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318" xsi:nil="true"/>
+    <e53f7fded1c34b15bbf16fc4b4798b6a xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Ei</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4da38706-6322-4438-8e0a-a80ce46c1d74</TermId>
+        </TermInfo>
+      </Terms>
+    </e53f7fded1c34b15bbf16fc4b4798b6a>
+    <j0be05872c2d4232bfb1a6c120cbdd2c xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j0be05872c2d4232bfb1a6c120cbdd2c>
+    <Vanhentunut xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">false</Vanhentunut>
+    <f721df5e45f944579809e2a3903aa817 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </f721df5e45f944579809e2a3903aa817>
+    <TaxKeywordTaxHTField xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <jd32bd60a3ed49c984e203f2c1797fd7 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </jd32bd60a3ed49c984e203f2c1797fd7>
+    <bcefd7c481cb48f4861306052502dba8 xmlns="28d5f0a3-ab75-4f37-b21c-c5486e890318">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Vammaisten henkilöiden tulkkauspalvelut</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b280dc6f-01b2-4ead-98b3-0eb2c0180640</TermId>
+        </TermInfo>
+      </Terms>
+    </bcefd7c481cb48f4861306052502dba8>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Kela pitkä peruspohja (työtilat)" ma:contentTypeID="0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00104209A661E54CD587BC7C170A805A75002DF000B45F04491AAD572C387F6B60E00082B853133883D54CBBF0127CE69EA414" ma:contentTypeVersion="8" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="4bd88af933e252a8382676139cc9d615">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28d5f0a3-ab75-4f37-b21c-c5486e890318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8bb8ff351fd4f01b3d2f8596e6c4953c" ns2:_="">
     <xsd:import namespace="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:KelaKuvaus" minOccurs="0"/>
+                <xsd:element ref="ns2:f721df5e45f944579809e2a3903aa817" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:e53f7fded1c34b15bbf16fc4b4798b6a" minOccurs="0"/>
+                <xsd:element ref="ns2:hfc18b29aed44339bbdc39df31ab0fbf" minOccurs="0"/>
+                <xsd:element ref="ns2:je38d6a6b76c4a24843bec5179df8dbe" minOccurs="0"/>
+                <xsd:element ref="ns2:j0be05872c2d4232bfb1a6c120cbdd2c" minOccurs="0"/>
+                <xsd:element ref="ns2:bcefd7c481cb48f4861306052502dba8" minOccurs="0"/>
+                <xsd:element ref="ns2:jd32bd60a3ed49c984e203f2c1797fd7" minOccurs="0"/>
+                <xsd:element ref="ns2:l284e851add84855ab4a13e805c1c02b" minOccurs="0"/>
                 <xsd:element ref="ns2:j875f3fda00345e6808e9e260f685289" minOccurs="0"/>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:KelaPaivamaara" minOccurs="0"/>
+                <xsd:element ref="ns2:Vanhentunut" minOccurs="0"/>
+                <xsd:element ref="ns2:KelaArkistoitu" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28d5f0a3-ab75-4f37-b21c-c5486e890318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="j875f3fda00345e6808e9e260f685289" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="j875f3fda00345e6808e9e260f685289" ma:taxonomyFieldName="KelaOmaLuokitus" ma:displayName="Oma luokitus" ma:fieldId="{3875f3fd-a003-45e6-808e-9e260f685289}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="d9522498-0fe1-4d3c-9d40-3cf9639d0f69" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="KelaKuvaus" ma:index="8" nillable="true" ma:displayName="Kela kuvaus" ma:internalName="KelaKuvaus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="f721df5e45f944579809e2a3903aa817" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="f721df5e45f944579809e2a3903aa817" ma:taxonomyFieldName="KelaAsiasanat" ma:displayName="Asiasanat" ma:readOnly="false" ma:default="" ma:fieldId="{f721df5e-45f9-4457-9809-e2a3903aa817}" ma:taxonomyMulti="true" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="5542d321-0a2b-42bf-8a33-8ddb6f1f1ddb" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fec850e7-fefe-4e33-aad0-952c15958f67}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d75d56a9-406b-463b-a440-20df272c80d6">
+    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4dbe7a6e-a695-4cce-9312-689688f120f9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="425418cb-5a47-4977-9fd0-607efa3fb02a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="11" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{4dbe7a6e-a695-4cce-9312-689688f120f9}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="425418cb-5a47-4977-9fd0-607efa3fb02a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Vapaat asiasanat" ma:readOnly="false" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e53f7fded1c34b15bbf16fc4b4798b6a" ma:index="15" ma:taxonomy="true" ma:internalName="e53f7fded1c34b15bbf16fc4b4798b6a" ma:taxonomyFieldName="KelaNostaIntranettiin" ma:displayName="Nosta intranettiin" ma:readOnly="false" ma:default="-1;#Ei|4da38706-6322-4438-8e0a-a80ce46c1d74" ma:fieldId="{e53f7fde-d1c3-4b15-bbf1-6fc4b4798b6a}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="10bf8a1a-1f69-4a5f-ab60-3581b73e1222" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="hfc18b29aed44339bbdc39df31ab0fbf" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="hfc18b29aed44339bbdc39df31ab0fbf" ma:taxonomyFieldName="KelaSinettiLuokka" ma:displayName="Sinetti-luokka" ma:readOnly="false" ma:fieldId="{1fc18b29-aed4-4339-bbdc-39df31ab0fbf}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="0aa28ecf-894e-4be0-b074-023a8e2c2ec6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="je38d6a6b76c4a24843bec5179df8dbe" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="je38d6a6b76c4a24843bec5179df8dbe" ma:taxonomyFieldName="KelaOrganisaatio" ma:displayName="Organisaatio" ma:readOnly="false" ma:fieldId="{3e38d6a6-b76c-4a24-843b-ec5179df8dbe}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="02def8b6-f7d2-45ba-b520-fd72e17a1328" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j0be05872c2d4232bfb1a6c120cbdd2c" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="j0be05872c2d4232bfb1a6c120cbdd2c" ma:taxonomyFieldName="KelaProjekti" ma:displayName="Projekti" ma:readOnly="false" ma:fieldId="{30be0587-2c2d-4232-bfb1-a6c120cbdd2c}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="323e2c25-3e48-47d5-ac8e-2d902997cd95" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="bcefd7c481cb48f4861306052502dba8" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="bcefd7c481cb48f4861306052502dba8" ma:taxonomyFieldName="KelaTyoryhma" ma:displayName="Työryhmä" ma:readOnly="false" ma:default="-1;#VATUHA2025 - Vammaisten tulkkauspalvelun hankinta 2025|faa8ac7c-96d3-4253-92cb-746e209f4374" ma:fieldId="{bcefd7c4-81cb-48f4-8613-06052502dba8}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="4b9da738-be0d-4d6b-8d76-c446442f1894" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="jd32bd60a3ed49c984e203f2c1797fd7" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="jd32bd60a3ed49c984e203f2c1797fd7" ma:taxonomyFieldName="KelaNavigaatiotermi" ma:displayName="Navigaatiotermi" ma:readOnly="false" ma:fieldId="{3d32bd60-a3ed-49c9-84e2-03f2c1797fd7}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="3eb46731-101f-4040-8309-e14179209745" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="l284e851add84855ab4a13e805c1c02b" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="l284e851add84855ab4a13e805c1c02b" ma:taxonomyFieldName="KelaDokumenttiluokka" ma:displayName="Dokumenttiluokka" ma:fieldId="{5284e851-add8-4855-ab4a-13e805c1c02b}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="bf7000c1-2b82-4fd1-b8de-c823b525e770" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j875f3fda00345e6808e9e260f685289" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j875f3fda00345e6808e9e260f685289" ma:taxonomyFieldName="KelaOmaLuokitus" ma:displayName="Oma luokitus" ma:fieldId="{3875f3fd-a003-45e6-808e-9e260f685289}" ma:sspId="4c5c86b2-34ba-4440-84a3-2847672c608a" ma:termSetId="f68332f6-0086-438b-88cc-ca2eff179b15" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="KelaPaivamaara" ma:index="31" nillable="true" ma:displayName="Päivämäärä" ma:description="" ma:format="DateOnly" ma:internalName="KelaPaivamaara" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Vanhentunut" ma:index="32" nillable="true" ma:displayName="Vanhentunut" ma:default="0" ma:description="Kertoo onko dokumentti käytössä vai vanhentunut" ma:internalName="Vanhentunut">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KelaArkistoitu" ma:index="33" nillable="true" ma:displayName="Arkistoitu" ma:internalName="KelaArkistoitu">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Sisältölaji"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Otsikko"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -1468,173 +1650,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E041EE-2134-4EA6-9AE7-200D95CD8E02}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{523C0952-E532-41CD-8816-88AB37124CB1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC0CA8B-85C9-4874-9A01-FB3553CB0EAD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E18B3D-8018-47C0-B33A-F32837E00AF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{885EF610-E39B-4174-8D83-28CC06D04198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28d5f0a3-ab75-4f37-b21c-c5486e890318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E18B3D-8018-47C0-B33A-F32837E00AF0}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E041EE-2134-4EA6-9AE7-200D95CD8E02}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>malli</vt:lpstr>
       <vt:lpstr>laskelma</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...7 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
+  <dc:title>Matkaraportti 2026</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000B0A4154BCA47A4EB8C5D03ACDD1BFC6</vt:lpwstr>
+    <vt:lpwstr>0x010100B5B0C7C8E89E4B24A1DD48391A5B64DF00104209A661E54CD587BC7C170A805A75002DF000B45F04491AAD572C387F6B60E00082B853133883D54CBBF0127CE69EA414</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KelaTyoryhma">
-    <vt:lpwstr>4;#Vammaisten henkilöiden tulkkauspalvelut|b280dc6f-01b2-4ead-98b3-0eb2c0180640</vt:lpwstr>
+    <vt:lpwstr>17;#Vammaisten henkilöiden tulkkauspalvelut|b280dc6f-01b2-4ead-98b3-0eb2c0180640</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KelaOmaLuokitus">
-    <vt:lpwstr>382;#Liitteet|369d1d53-c490-43cc-a13f-14f397fe29e9</vt:lpwstr>
+    <vt:lpwstr>229;#Liitteet|b76afbb6-c058-46e3-95c1-0abd86d729e1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="KelaNavigaatiotermi">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="KelaProjekti">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="KelaSinettiLuokka">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="KelaDokumenttiluokka">
-    <vt:lpwstr/>
+    <vt:lpwstr>227;#Sopimuskausi|460567e6-a64c-452c-84b4-e52d3ffade8d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="KelaAsiasanat">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="KelaNostaIntranettiin">
-    <vt:lpwstr>10;#Ei|4da38706-6322-4438-8e0a-a80ce46c1d74</vt:lpwstr>
+    <vt:lpwstr>9;#Ei|4da38706-6322-4438-8e0a-a80ce46c1d74</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="KelaOrganisaatio">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="IsMyDocuments">
     <vt:bool>true</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="SharedWithUsers">
+    <vt:lpwstr>53;#Järvinen Riikka;#32;#Sola Tuomas;#70;#Kemppainen Janne</vt:lpwstr>
+  </property>
 </Properties>
 </file>